--- v0 (2026-06-24)
+++ v1 (2026-08-26)
@@ -856,70 +856,70 @@
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="7">
         <v>1</v>
       </c>
-      <c r="H8" s="5" t="s">
-        <v>18</v>
+      <c r="H8" s="7">
+        <v>1</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="N8" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>18</v>
       </c>
       <c r="H9" s="5" t="s">
@@ -1094,70 +1094,70 @@
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H14" s="5" t="s">
-        <v>18</v>
+      <c r="H14" s="7">
+        <v>7</v>
       </c>
       <c r="I14" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J14" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L14" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="N14" s="5" t="s">
-        <v>18</v>
+      <c r="N14" s="7">
+        <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>18</v>
       </c>
       <c r="H15" s="5" t="s">
@@ -1182,70 +1182,70 @@
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H16" s="5" t="s">
-        <v>18</v>
+      <c r="H16" s="7">
+        <v>5</v>
       </c>
       <c r="I16" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J16" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L16" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M16" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="N16" s="5" t="s">
-        <v>18</v>
+      <c r="N16" s="7">
+        <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="4"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4"/>
       <c r="F17" s="4"/>
       <c r="G17" s="4"/>
       <c r="H17" s="4"/>
       <c r="I17" s="4"/>
       <c r="J17" s="4"/>
       <c r="K17" s="4"/>
       <c r="L17" s="4"/>
       <c r="M17" s="4"/>
       <c r="N17" s="4"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="5" t="s">
@@ -1544,70 +1544,70 @@
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H26" s="5" t="s">
-        <v>18</v>
+      <c r="H26" s="7">
+        <v>5</v>
       </c>
       <c r="I26" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J26" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L26" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="N26" s="5" t="s">
-        <v>18</v>
+      <c r="N26" s="7">
+        <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>18</v>
       </c>
       <c r="H27" s="5" t="s">
@@ -1940,70 +1940,70 @@
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="9">
         <v>1</v>
       </c>
-      <c r="H35" s="8" t="s">
+      <c r="H35" s="9">
         <v>18</v>
       </c>
       <c r="I35" s="8" t="s">
         <v>18</v>
       </c>
       <c r="J35" s="8" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="8" t="s">
         <v>18</v>
       </c>
       <c r="L35" s="8" t="s">
         <v>18</v>
       </c>
       <c r="M35" s="8" t="s">
         <v>18</v>
       </c>
       <c r="N35" s="9">
-        <v>1</v>
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:N35"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:N5"/>
     <mergeCell ref="A11:N11"/>
     <mergeCell ref="A17:N17"/>
     <mergeCell ref="A20:N20"/>
     <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>